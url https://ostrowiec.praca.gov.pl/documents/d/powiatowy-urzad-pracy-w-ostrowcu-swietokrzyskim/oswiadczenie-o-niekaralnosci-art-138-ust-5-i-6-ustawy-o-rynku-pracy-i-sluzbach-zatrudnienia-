--- v0 (2025-10-21)
+++ v1 (2026-04-28)
@@ -192,80 +192,69 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>/łam</w:t>
       </w:r>
       <w:r w:rsidRPr="004B11F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00D513AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="004B11F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(w przypadku osoby prawnej dotyczy osób uprawnionych do reprezentacji) w okresie ostatnich 2 lat prawomocnie skazany za przestępstwo składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w obrocie cywilnoprawnym, przestępstwo przeciwko prawom osób wykonujących pracę zarobkową, na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny, przestępstwo skarbowe na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy </w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="004B11F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(w przypadku osoby prawnej dotyczy osób uprawnionych do reprezentacji) w okresie ostatnich 2 lat prawomocnie skazany za przestępstwo składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w obrocie cywilnoprawnym, przestępstwo przeciwko prawom osób wykonujących pracę zarobkową, na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny (Dz. U. z 2025 r., poz. 383), przestępstwo skarbowe na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy (Dz. U. z 2024 r. poz. 628 z </w:t>
-[...19 lines deleted...]
-        <w:t>. zm.) lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego</w:t>
+        <w:t>lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004B11F6" w:rsidRDefault="004B11F6" w:rsidP="004B11F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -1042,50 +1031,51 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B6B2B"/>
     <w:rsid w:val="002B6B2B"/>
     <w:rsid w:val="004273BE"/>
     <w:rsid w:val="004B11F6"/>
     <w:rsid w:val="006106BC"/>
+    <w:rsid w:val="0062571F"/>
     <w:rsid w:val="0078043B"/>
     <w:rsid w:val="00D414F2"/>
     <w:rsid w:val="00D513AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1754,70 +1744,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>260</Words>
-  <Characters>1560</Characters>
+  <Words>250</Words>
+  <Characters>1501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Powiatowy Urząd Pracy w Ostrowcu Świętokrzyskim</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1817</CharactersWithSpaces>
+  <CharactersWithSpaces>1748</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jarosław Pypeć</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>