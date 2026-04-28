--- v0 (2025-10-10)
+++ v1 (2026-04-28)
@@ -3709,398 +3709,481 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B97A81" w:rsidRPr="00020E10" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">..............................................              .....................................................        </w:t>
+        <w:t xml:space="preserve">..............................................              </w:t>
+      </w:r>
+      <w:r w:rsidR="002C253A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00020E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">   ………..………..……………......................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B97A81" w:rsidRPr="00C57F79" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57F79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">          (sporządził)                                       (Główny Księgowy)              </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">                </w:t>
+        <w:t xml:space="preserve">          (sporządził)                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="002C253A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                </w:t>
       </w:r>
       <w:r w:rsidRPr="00C57F79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (Czytelny podpis wnioskodawcy lub </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00375843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zytelny podpis wnioskodawcy lub </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B97A81" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57F79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                osoby upoważnionej do reprezentowania)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B97A81" w:rsidRPr="00020E10" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B97A81" w:rsidRPr="00020E10" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
+    <w:p w:rsidR="00B97A81" w:rsidRPr="002C253A" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002C253A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Załączniki:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B97A81" w:rsidRPr="00020E10" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
+    <w:p w:rsidR="00B97A81" w:rsidRPr="002C253A" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="389"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="223" w:lineRule="exact"/>
         <w:ind w:left="115"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00020E10">
+      <w:r w:rsidRPr="002C253A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>uwierzytelnione kopie list płac wraz z pokwitowaniem odbioru wynagrodzeni</w:t>
       </w:r>
-      <w:r w:rsidR="001F59BB">
+      <w:r w:rsidR="001F59BB" w:rsidRPr="002C253A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00020E10">
+      <w:r w:rsidRPr="002C253A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B97A81" w:rsidRPr="00020E10" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
+    <w:p w:rsidR="00B97A81" w:rsidRPr="002C253A" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="389"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="223" w:lineRule="exact"/>
         <w:ind w:left="115" w:right="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00020E10">
+      <w:r w:rsidRPr="002C253A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>kserokopie list obecności,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B97A81" w:rsidRPr="00020E10" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
+    <w:p w:rsidR="00B97A81" w:rsidRPr="002C253A" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="389"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="223" w:lineRule="exact"/>
         <w:ind w:left="115"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00020E10">
+      <w:r w:rsidRPr="002C253A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>kserokopie zwolnień lekarskich,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B97A81" w:rsidRPr="00020E10" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
+    <w:p w:rsidR="00B97A81" w:rsidRPr="002C253A" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="389"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="223" w:lineRule="exact"/>
         <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00020E10">
+      <w:r w:rsidRPr="002C253A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">-    dowód odprowadzenia składki na ubezpieczenie społeczne, </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-   dowód odprowadzenia składki na ubezpieczenie społeczne, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B97A81" w:rsidRPr="00020E10" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
+    <w:p w:rsidR="00B97A81" w:rsidRPr="002C253A" w:rsidRDefault="00B97A81" w:rsidP="00B97A81">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="389"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="223" w:lineRule="exact"/>
         <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00020E10">
+      <w:r w:rsidRPr="002C253A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-        <w:t>-    deklaracja rozliczeniowa ZUS DRA, RCA/RSA.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>-   deklaracja</w:t>
+      </w:r>
+      <w:r w:rsidR="002C253A" w:rsidRPr="002C253A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rozliczeniowa ZUS DRA, RCA/RSA,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0057151E" w:rsidRDefault="0057151E"/>
-    <w:sectPr w:rsidR="0057151E" w:rsidSect="00B97A81">
+    <w:p w:rsidR="002C253A" w:rsidRPr="002C253A" w:rsidRDefault="002C253A" w:rsidP="002C253A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="389"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="223" w:lineRule="exact"/>
+        <w:ind w:left="113"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C253A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>-   dowód odprowadzenia składki</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C253A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na podatek dochodowy od osób fizycznych.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="002C253A" w:rsidRPr="002C253A" w:rsidSect="007E0AE2">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="0" w:right="707" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="0" w:right="707" w:bottom="0" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
@@ -4149,52 +4232,56 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F4BCC"/>
     <w:rsid w:val="000F4BCC"/>
     <w:rsid w:val="001F59BB"/>
+    <w:rsid w:val="002C253A"/>
+    <w:rsid w:val="00375843"/>
     <w:rsid w:val="0057151E"/>
+    <w:rsid w:val="007E0AE2"/>
     <w:rsid w:val="00B97A81"/>
+    <w:rsid w:val="00DC66B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -4563,50 +4650,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -4861,70 +4949,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>439</Words>
-  <Characters>2637</Characters>
+  <Words>451</Words>
+  <Characters>2710</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Powiatowy Urząd Pracy w Ostrowcu Świętokrzyskim</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3070</CharactersWithSpaces>
+  <CharactersWithSpaces>3155</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jarosław Pypeć</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>