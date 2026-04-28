--- v0 (2025-10-11)
+++ v1 (2026-04-28)
@@ -4,67 +4,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="009A6362" w:rsidRDefault="009A6362" w:rsidP="009A6362">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w:rsidR="00193BE5" w:rsidRDefault="00193BE5" w:rsidP="00D40A09">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="009A6362" w:rsidRDefault="009A6362" w:rsidP="009A6362">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A6362" w:rsidRDefault="009A6362" w:rsidP="009A6362">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705281">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         </w:rPr>
         <w:t>Ostrowiec Św., dnia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
@@ -478,51 +469,51 @@
       <w:r w:rsidR="00921B89" w:rsidRPr="000E0716">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A6362" w:rsidRPr="000E0716">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>w dniu ............................</w:t>
       </w:r>
       <w:r w:rsidR="008D12BA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00355077" w:rsidRPr="00294816" w:rsidRDefault="00D921BD" w:rsidP="00294816">
+    <w:p w:rsidR="00355077" w:rsidRPr="00294816" w:rsidRDefault="008509C3" w:rsidP="00294816">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-286"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1250112269"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -763,82 +754,195 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0716">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(np. umowy zlecenia, umowy o dzieło)</w:t>
       </w:r>
       <w:r w:rsidR="00695B04">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00695B04" w:rsidRPr="000E0716" w:rsidRDefault="00294816" w:rsidP="009A6362">
+    <w:p w:rsidR="00695B04" w:rsidRDefault="00294816" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dokument potwierdzający rozpoczęcie działalności gospodarczej</w:t>
       </w:r>
       <w:r w:rsidR="00695B04">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D40A09" w:rsidRDefault="00D40A09" w:rsidP="00D40A09">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D40A09" w:rsidRPr="00D40A09" w:rsidRDefault="00D40A09" w:rsidP="00D40A09">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D40A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Oświadczam, że wyrażam zgodę na kontakt w sprawie złożonego wniosku poprzez:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D40A09" w:rsidRDefault="00D40A09" w:rsidP="00D40A09">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kontakt telefoniczny na nr telefonu: ………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D40A09" w:rsidRDefault="00D40A09" w:rsidP="00D40A09">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Otrzymanie wiadomości SMS na nr telefonu: …………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRPr="000E0716" w:rsidRDefault="00CE2C0F" w:rsidP="00D40A09">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Otrzymanie wiadomości e-mail na adres poczty elektronicznej:……………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A6362" w:rsidRDefault="009A6362" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D52D36" w:rsidRPr="006F707D" w:rsidRDefault="00D52D36" w:rsidP="006F707D">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2291,78 +2395,124 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000E0716">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> która je pobrała jest obowiązana do jego zwrotu w kwocie brutto.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A53B10" w:rsidRDefault="00A53B10" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A6362" w:rsidRPr="0014675C" w:rsidRDefault="009A6362" w:rsidP="009A6362">
+    <w:p w:rsidR="00D40A09" w:rsidRDefault="00D40A09" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0014675C">
+    </w:p>
+    <w:p w:rsidR="00D40A09" w:rsidRDefault="00D40A09" w:rsidP="009A6362">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D40A09" w:rsidRDefault="00D40A09" w:rsidP="009A6362">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D40A09" w:rsidRDefault="00D40A09" w:rsidP="009A6362">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D40A09" w:rsidRDefault="00D40A09" w:rsidP="009A6362">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A6362" w:rsidRPr="0014675C" w:rsidRDefault="009A6362" w:rsidP="009A6362">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Ja niżej podpisany oświadczam, że dane zawarte we wniosku są zgodne z prawdą.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="009A6362" w:rsidRPr="000E0716" w:rsidRDefault="009A6362" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A6362" w:rsidRPr="000E0716" w:rsidRDefault="009A6362" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0716">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>...............................................</w:t>
       </w:r>
@@ -2446,64 +2596,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000E0716">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000E0716">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                            (podpis wnioskodawcy)</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00193BE5" w:rsidRDefault="00193BE5" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00193BE5" w:rsidRDefault="00193BE5" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3082,53 +3218,53 @@
       <w:r w:rsidR="00193BE5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E0B2B" w:rsidRPr="00193BE5" w:rsidRDefault="00193BE5" w:rsidP="00193BE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="284"/>
           <w:tab w:val="left" w:pos="408"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="993" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidR="008E0B2B" w:rsidRPr="00193BE5" w:rsidSect="006F707D">
+        <w:sectPr w:rsidR="008E0B2B" w:rsidRPr="00193BE5" w:rsidSect="00CE2C0F">
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="142" w:right="1417" w:bottom="0" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgMar w:top="0" w:right="1417" w:bottom="0" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00193BE5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         </w:rPr>
         <w:t>zgłoszonego do CEIDG zawieszenia wykonywania działalności gospodarczej.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E0B2B" w:rsidRDefault="008E0B2B" w:rsidP="00341A2D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E0B2B" w:rsidSect="008E0B2B">
           <w:footnotePr>
             <w:numFmt w:val="chicago"/>
           </w:footnotePr>
           <w:type w:val="continuous"/>
@@ -3203,67 +3339,51 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> której mowa</w:t>
       </w:r>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w art. 27 </w:t>
-[...15 lines deleted...]
-        <w:t>. 1</w:t>
+        <w:t xml:space="preserve"> w art. 27 ust. 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustawy</w:t>
       </w:r>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> podatku dochodowym</w:t>
       </w:r>
       <w:r w:rsidRPr="00931185">
@@ -3301,63 +3421,50 @@
       <w:r w:rsidR="004C19EC" w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C19EC" w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>oświadczenia/wniosku</w:t>
       </w:r>
       <w:r w:rsidR="004C19EC" w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> dla celów obliczenia miesięcznych zaliczek na podatek dochodowy od osób fizycznych podatnika (PIT- 2A), o którym mowa w art. 31 b ust. 3 ustawy o podatku dochodowym od osób fizycznych. </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00193BE5" w:rsidRDefault="00193BE5" w:rsidP="00193BE5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00193BE5" w:rsidRPr="00193BE5" w:rsidRDefault="00193BE5" w:rsidP="00193BE5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
@@ -3447,59 +3554,59 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00193BE5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">o pomoc de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00193BE5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00193BE5">
+      <w:r w:rsidR="00712E17">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> oraz zgłoszenia do ZUS przedsiębiorcy z potwierdzeniem wysłania.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00294816" w:rsidRDefault="00294816" w:rsidP="008D12BA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00193BE5" w:rsidRDefault="00193BE5" w:rsidP="008D12BA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="22"/>
@@ -3541,331 +3648,225 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A6362" w:rsidRDefault="009A6362" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                 </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00294816" w:rsidRDefault="00294816" w:rsidP="009A6362">
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A6362" w:rsidRPr="00B2619B" w:rsidRDefault="009A6362" w:rsidP="009A6362">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="009A6362" w:rsidRDefault="009A6362" w:rsidP="009A6362">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2619B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ……….…………………...………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A53B10" w:rsidRDefault="009A6362" w:rsidP="00A53B10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B2619B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">              </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009A6362" w:rsidRPr="00B2619B" w:rsidRDefault="009A6362" w:rsidP="009A6362">
+        <w:t xml:space="preserve">                                                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2619B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2619B">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>podpis wnioskodawcy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A53B10" w:rsidRDefault="00A53B10" w:rsidP="00A53B10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A6362" w:rsidRPr="00A53B10" w:rsidRDefault="009A6362" w:rsidP="00A53B10">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...80 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t>Adnotacje Powiatowego Urz</w:t>
+      </w:r>
+      <w:r w:rsidR="00866FF5" w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...92 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>du Pracy</w:t>
+      </w:r>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A6362" w:rsidRPr="00931185" w:rsidRDefault="009A6362" w:rsidP="0014675C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Do końca okresu pobierania zasiłku pozostało …………………. dni</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00931185" w:rsidRDefault="009A6362" w:rsidP="00931185">
+    <w:p w:rsidR="00A53B10" w:rsidRDefault="009A6362" w:rsidP="00931185">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Dodatek aktywizacyjny przysługuje przez …</w:t>
       </w:r>
       <w:r w:rsidR="0014675C" w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00931185">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>………… dni t.</w:t>
@@ -3934,142 +3935,580 @@
       </w:r>
       <w:r w:rsidR="00931185" w:rsidRPr="00931185">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00931185" w:rsidRPr="00931185">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00931185" w:rsidRPr="00931185">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00931185">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00931185">
         <w:tab/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00A53B10" w:rsidRDefault="00A53B10" w:rsidP="00931185">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009A6362" w:rsidRPr="00931185" w:rsidRDefault="00931185" w:rsidP="00931185">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5664"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="009A6362">
         <w:t xml:space="preserve"> ………............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A6362" w:rsidRPr="00B5237A" w:rsidRDefault="00931185" w:rsidP="00B5237A">
+    <w:p w:rsidR="009A6362" w:rsidRDefault="00931185" w:rsidP="00B5237A">
       <w:pPr>
         <w:ind w:left="5664"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="009A6362">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A6362" w:rsidRPr="00C61BE9">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>podpis pracownika PUP</w:t>
       </w:r>
       <w:r w:rsidR="009A6362">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009A6362" w:rsidRPr="00B5237A" w:rsidSect="00931185">
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00B5237A">
+      <w:pPr>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00B5237A">
+      <w:pPr>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRPr="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Klauzula informacyjna dotycząca przetwarzania danych osobowych dla osób, które wyraziły zgodę na otrzymywanie powiadomień za pomocą Platformy Usług SMS i e-mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRPr="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Zgodnie z art. 13 rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (Rozporządzenie Ochrona  Danych Osobowych - RODO) (Dz. Urz. UE L 119 z 04.05.2016) informuję, że:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRPr="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Administratorem Pani/Pana danych osobowych jest Powiatowy Urząd Pracy w  Ostrowcu Świętokrzyskim zwany dalej: „PUP” reprezentowany przez Dyrektora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Urzędu z siedzibą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>w Ostrowcu Świętokrzyskim, przy ul. Aleja 3 Maja 36, 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-400 Ostrowiec Świętokrzyski, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tel. 41-265-42-08, email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00CE2C0F">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          </w:rPr>
+          <w:t>kios@praca.gov.pl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>We wszystkich sprawach związanych z przetwarzaniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> danych osobowych, jak również </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>w przypadku pytań lub wątpliwości, możesz skontaktować się z Inspektorem Ochrony Danych. Dane kontaktowe: ul. Aleja 3 Maja 36, 27-400 Ostrowiec Świętokrzyski, e-mail: iodo@pup.ostrowiec.pl,   tel.: (41) 265-42-08  wew. 309.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przetwarzane w celu realizacji przez PUP usługi powiadamiania za pomocą Platformy Usług SMS i e-mail, na podstawie dobrowolnie wyrażonej przez Panią/Pana zgody (art. 6 ust. 1 lit. a RODO), w zakresie i w sposób określony ww. zgodą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Dane osobowe są pozyskiwane bezpośrednio od Pani/Pana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Administrator może przetwarzać następujące kategorie Pani/Pana danych: dane identyfikujące (tj. imię i nazwisko), dane adresowe, dane kontaktowe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Podanie danych osobowych ma charakter dobrowolny, jest jednak niezbędne w celu realizacji przez PUP usługi powiadamiania, w zakresie i w sposób określony ww. zgodą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odbiorcami Pani/Pana danych osobowych mogą być podmioty upoważnione do ich otrzymania na podstawie przepisów prawa oraz podmioty, które przetwarzają dane osobowe w imieniu Administratora na podstawie zawartej umowy powierzenia przetwarzania danych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osobowych. Kategorie odbiorców </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>m. in.: dostawcy usług IT, operatorzy pocztowi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe będą przechowywane przez okres n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iezbędny do realizacji ww. celu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>dla którego zostały zebrane lub do momentu wycofania zgody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe nie będą podlegać zautomaty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zowanemu podejmowaniu decyzji, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>w tym profilowaniu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Pani/Pana dane osobowe nie będą przekazywane do państwa trzeciego lub organizacji międzynarodowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>Na zasadach określonych przepisami RODO przysługuje Pani/Panu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>prawo dostępu do swoich danych osobowych, w tym prawo do uzyskania kopii tych danych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>prawo żądania od Administratora niezwłocznego sprostowania Pani/Pana danych osobowych, jeżeli są nieprawidłowe lub z uwzględnieniem celów przetwarzania, żądania uzupełnienia niekompletnych danych osobowych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>prawo żądania ograniczenia przetwarzania danych osobowych, w przypadku gdy kwestionowana jest przez Panią/Pana prawdziwość przetwarzanych przez Administratora danych lub zgodność z prawem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>prawo żądania usunięcia, prawo sprzeciwu, wobec przetwarzania danych osobowych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>prawo do cofnięcia zgody w dowolnym momencie, bez wpływu na zgodność z prawem przetwarzania, którego dokonano na podstawie zgody przed jej cofnięciem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2C0F" w:rsidRPr="00CE2C0F" w:rsidRDefault="00CE2C0F" w:rsidP="00CE2C0F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        </w:rPr>
+        <w:t>prawo wniesienia skargi do Prezesa Urzędu Ochrony Danych, w przypadku niezgodnego z prawem przetwarzania przez Administratora Pani/Pana danych osobowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00CE2C0F" w:rsidRPr="00CE2C0F" w:rsidSect="00931185">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1274" w:bottom="0" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D921BD" w:rsidRDefault="00D921BD" w:rsidP="008E0B2B">
+    <w:p w:rsidR="008509C3" w:rsidRDefault="008509C3" w:rsidP="008E0B2B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D921BD" w:rsidRDefault="00D921BD" w:rsidP="008E0B2B">
+    <w:p w:rsidR="008509C3" w:rsidRDefault="008509C3" w:rsidP="008E0B2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4083,102 +4522,102 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D921BD" w:rsidRDefault="00D921BD" w:rsidP="008E0B2B">
+    <w:p w:rsidR="008509C3" w:rsidRDefault="008509C3" w:rsidP="008E0B2B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D921BD" w:rsidRDefault="00D921BD" w:rsidP="008E0B2B">
+    <w:p w:rsidR="008509C3" w:rsidRDefault="008509C3" w:rsidP="008E0B2B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0D4369CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C9EE5DE"/>
     <w:lvl w:ilvl="0" w:tplc="0D40B3D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
@@ -4236,67 +4675,245 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="2F6032C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21A882E2"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="3C973D79"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BCAA378C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="59473FD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A4275D4"/>
+    <w:lvl w:ilvl="0" w:tplc="3B5A5D16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="62D848D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="912236CA"/>
     <w:lvl w:ilvl="0" w:tplc="C2049C2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4365,150 +4982,255 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="69466DE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FD7E7F66"/>
+    <w:lvl w:ilvl="0" w:tplc="F992014E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Times New Roman" w:hAnsi="Bookman Old Style" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A6362"/>
     <w:rsid w:val="000107D5"/>
     <w:rsid w:val="000D1E67"/>
     <w:rsid w:val="000E0716"/>
     <w:rsid w:val="000E29A7"/>
     <w:rsid w:val="00121D43"/>
     <w:rsid w:val="00137A91"/>
     <w:rsid w:val="0014675C"/>
     <w:rsid w:val="00167958"/>
     <w:rsid w:val="00193BE5"/>
+    <w:rsid w:val="00206144"/>
     <w:rsid w:val="00273257"/>
     <w:rsid w:val="002839D8"/>
     <w:rsid w:val="002863FB"/>
     <w:rsid w:val="00294816"/>
     <w:rsid w:val="002E1F17"/>
     <w:rsid w:val="00341A2D"/>
     <w:rsid w:val="00355077"/>
     <w:rsid w:val="0036182A"/>
     <w:rsid w:val="003B740D"/>
     <w:rsid w:val="003E2762"/>
     <w:rsid w:val="00417CD1"/>
     <w:rsid w:val="00441704"/>
     <w:rsid w:val="00496EA0"/>
     <w:rsid w:val="004C19EC"/>
+    <w:rsid w:val="00525C2A"/>
     <w:rsid w:val="00552BFA"/>
     <w:rsid w:val="005D000B"/>
     <w:rsid w:val="006654DF"/>
     <w:rsid w:val="006837A2"/>
     <w:rsid w:val="00695B04"/>
     <w:rsid w:val="006B1DF4"/>
     <w:rsid w:val="006E0D0C"/>
     <w:rsid w:val="006F707D"/>
+    <w:rsid w:val="00712E17"/>
     <w:rsid w:val="00755581"/>
     <w:rsid w:val="00767AC1"/>
     <w:rsid w:val="00783268"/>
     <w:rsid w:val="007916A8"/>
     <w:rsid w:val="007D308B"/>
+    <w:rsid w:val="008509C3"/>
     <w:rsid w:val="00855D09"/>
     <w:rsid w:val="00866FF5"/>
     <w:rsid w:val="00896A4D"/>
     <w:rsid w:val="008A494B"/>
     <w:rsid w:val="008D12BA"/>
     <w:rsid w:val="008E0B2B"/>
     <w:rsid w:val="008F333F"/>
     <w:rsid w:val="008F7098"/>
     <w:rsid w:val="009006FD"/>
     <w:rsid w:val="00921B89"/>
     <w:rsid w:val="00931185"/>
     <w:rsid w:val="009630BB"/>
     <w:rsid w:val="00997145"/>
     <w:rsid w:val="009A6362"/>
     <w:rsid w:val="009A7C69"/>
     <w:rsid w:val="009C107A"/>
     <w:rsid w:val="00A53B10"/>
     <w:rsid w:val="00A55FE4"/>
     <w:rsid w:val="00A9735E"/>
     <w:rsid w:val="00B5237A"/>
     <w:rsid w:val="00B57806"/>
     <w:rsid w:val="00B72544"/>
     <w:rsid w:val="00B87D94"/>
     <w:rsid w:val="00BF4502"/>
     <w:rsid w:val="00C414B1"/>
     <w:rsid w:val="00CD1809"/>
+    <w:rsid w:val="00CE2C0F"/>
+    <w:rsid w:val="00CE7199"/>
     <w:rsid w:val="00D11174"/>
     <w:rsid w:val="00D25260"/>
+    <w:rsid w:val="00D40A09"/>
     <w:rsid w:val="00D4256D"/>
     <w:rsid w:val="00D52D36"/>
     <w:rsid w:val="00D63F83"/>
     <w:rsid w:val="00D7127B"/>
     <w:rsid w:val="00D921BD"/>
     <w:rsid w:val="00DB1F92"/>
     <w:rsid w:val="00E11C31"/>
     <w:rsid w:val="00E31198"/>
     <w:rsid w:val="00E520AE"/>
     <w:rsid w:val="00E56FE0"/>
     <w:rsid w:val="00E845D0"/>
     <w:rsid w:val="00F177C0"/>
     <w:rsid w:val="00F91360"/>
     <w:rsid w:val="00FD7118"/>
     <w:rsid w:val="00FF180F"/>
     <w:rsid w:val="00FF561A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -5486,51 +6208,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1377854801">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kios@praca.gov.pl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5744,94 +6466,94 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EB11E6E-3CFD-4B34-99DB-5B19988232DD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC8D18FD-2DAA-4EAC-A871-86B353B679B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>904</Words>
-  <Characters>5427</Characters>
+  <Words>1431</Words>
+  <Characters>8590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Załącznik Nr 17 do Zarządzenia Nr 14/2014 Dyrektora PUP w Ostrowcu Św</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6319</CharactersWithSpaces>
+  <CharactersWithSpaces>10001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Załącznik Nr 17 do Zarządzenia Nr 14/2014 Dyrektora PUP w Ostrowcu Św</dc:title>
   <dc:creator>pawel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>